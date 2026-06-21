--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -41,51 +41,51 @@
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>fecha_inicio</t>
   </si>
   <si>
     <t>documento_id</t>
   </si>
   <si>
     <t>documento_open_id</t>
   </si>
   <si>
     <t>years</t>
   </si>
   <si>
     <t>Estado de gastos 2025</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>https://transparencia.lapalmaaguas.com/storage/uploads/1773907731GASTOS 2025.pdf</t>
   </si>
   <si>
-    <t>https://transparencia.lapalmaaguas.com/storage/uploads/1773906252GASTOS 2025.xls</t>
+    <t>https://transparencia.lapalmaaguas.com/storage/uploads/17818725451773906252GASTOS 2025.ods</t>
   </si>
   <si>
     <t>Gasto total efectuado en concepto de ayudas y subvenciones: gasto en transferencias corrientes = 581.410,89 | gasto en transferencias de capital = 1.029.443,75</t>
   </si>
   <si>
     <t>Gasto en arrendamiento de bienes inmuebles: 141,68</t>
   </si>
   <si>
     <t>Gastos de personal: 1.249.945,06 (43,58% del gasto total)</t>
   </si>
   <si>
     <t>Gasto en publicidad y propaganda: 6.466,85</t>
   </si>
   <si>
     <t>Balance de comprobación 2025</t>
   </si>
   <si>
     <t>https://transparencia.lapalmaaguas.com/storage/uploads/1773906252BALANCE DE COMPROBACION.xls</t>
   </si>
   <si>
     <t>Gastos de personal y su porcentaje sobre el gasto total ejecutado: 1.677.437,29 / 10.158.652,14 = 16,51%</t>
   </si>
   <si>
     <t>31-12-2024</t>
   </si>