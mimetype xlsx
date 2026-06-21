--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>ejercicio</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>documento</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>Modificaciones de crédito 2025</t>
   </si>
   <si>
-    <t xml:space="preserve">https://transparencia.lapalmaaguas.com/storage/uploads/1775033032MODFICACIONES%20PRESUPUESTARIAS%202025.xls , </t>
+    <t xml:space="preserve">https://transparencia.lapalmaaguas.com/storage/uploads/17818726711775033032MODFICACIONES%20PRESUPUESTARIAS%202025%20(2).ods , </t>
   </si>
   <si>
     <t>31-12-2024</t>
   </si>
   <si>
     <t>Modificaciones de crédito 2024</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.lapalmaaguas.com/storage/uploads/1744299307TGEM_0275.pdf , https://transparencia.lapalmaaguas.com/storage/uploads/1750766134Modificaciones%20de%20Cr%C3%A9dito%202024.odt , </t>
   </si>
   <si>
     <t>31-12-2023</t>
   </si>
   <si>
     <t>Modificaciones de crédito 2023</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.lapalmaaguas.com/storage/uploads/1744377381Modif%20cr%C3%A9dito%202023.pdf , https://transparencia.lapalmaaguas.com/storage/uploads/1750766134Modif%20cr%C3%A9dito%202023.odt , </t>
   </si>
   <si>
     <t>25-11-2021</t>
   </si>
   <si>
     <t>Aprobación provisional presidente suplemento de crédito nº1</t>
   </si>