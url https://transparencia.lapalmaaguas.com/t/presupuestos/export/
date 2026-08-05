--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -158,51 +158,51 @@
   <si>
     <t>70000,00</t>
   </si>
   <si>
     <t>639440,00</t>
   </si>
   <si>
     <t>8393644,94</t>
   </si>
   <si>
     <t>985022,74</t>
   </si>
   <si>
     <t>300,00</t>
   </si>
   <si>
     <t>3521138,50</t>
   </si>
   <si>
     <t>1635654,96</t>
   </si>
   <si>
     <t>9378667,68</t>
   </si>
   <si>
-    <t>https://transparencia.cabildodelapalma.es/economico-financiera/presupuesto/ , https://transparencia.lapalmaaguas.com/storage/uploads/1750765420Aprobaci%C3%B3n%20presupuesto%202025.pdf , https://transparencia.lapalmaaguas.com/storage/uploads/1750765421Aprobaci%C3%B3n%20presupuesto%202025.odt</t>
+    <t>https://transparencia.cabildodelapalma.es/economico-financiera/presupuesto/ , https://transparencia.lapalmaaguas.com/storage/uploads/1750765420Aprobaci%C3%B3n%20presupuesto%202025.pdf , https://transparencia.lapalmaaguas.com/storage/uploads/1781872418Aprobacion_presupuesto_2025_editable.odt</t>
   </si>
   <si>
     <t>15.536.061,14</t>
   </si>
   <si>
     <t>1.840.838,41</t>
   </si>
   <si>
     <t>3.135.816,37</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
     <t>1.023.591,36</t>
   </si>
   <si>
     <t>6.306.180,19</t>
   </si>
   <si>
     <t>3.229.234,81</t>
   </si>
   <si>
     <t>3.521.138,50</t>
   </si>